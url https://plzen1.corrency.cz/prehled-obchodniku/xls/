--- v0 (2026-04-18)
+++ v1 (2026-06-16)
@@ -963,72 +963,72 @@
   <si>
     <t xml:space="preserve">https://www.skradbuza.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Středisko volného času RADOVÁNEK</t>
   </si>
   <si>
     <t xml:space="preserve">Pallova 52/19</t>
   </si>
   <si>
     <t xml:space="preserve">Plzeň - Východní Předměstí</t>
   </si>
   <si>
     <t xml:space="preserve">30100</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.radovanek.cz</t>
   </si>
   <si>
     <t xml:space="preserve">TAEKWON-DO CLUB NARAMA PLZEŇ, z. s.</t>
   </si>
   <si>
+    <t xml:space="preserve">Krašovská 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plzeň</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAEKWON-DO CLUB NARAMA PLZEŇ, z. s.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Slovanská alej 13</t>
   </si>
   <si>
     <t xml:space="preserve">Plzeň</t>
   </si>
   <si>
     <t xml:space="preserve">32600</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">32300</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">Taneční škola Eternal Movements</t>
   </si>
   <si>
     <t xml:space="preserve">Krašovská 1696/30</t>
   </si>
   <si>
     <t xml:space="preserve">Plzeň</t>
   </si>
   <si>
     <t xml:space="preserve">32300</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.eternalmovements.com</t>
   </si>
   <si>
     <t xml:space="preserve">Taneční škola Spirit dance</t>
   </si>
@@ -2557,77 +2557,77 @@
       </c>
       <c r="G53" s="0">
         <v>13.382921</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>319</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F54" s="0">
-        <v>49.7261443</v>
+        <v>49.7784729</v>
       </c>
       <c r="G54" s="0">
-        <v>13.40186</v>
+        <v>13.3554004</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0" t="s">
         <v>322</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>324</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>325</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>326</v>
       </c>
       <c r="F55" s="0">
-        <v>49.7784729</v>
+        <v>49.7261443</v>
       </c>
       <c r="G55" s="0">
-        <v>13.3554004</v>
+        <v>13.40186</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F56" s="0">
         <v>49.7784729</v>
       </c>
       <c r="G56" s="0">
         <v>13.3554004</v>
       </c>
       <c r="H56" s="0" t="s">